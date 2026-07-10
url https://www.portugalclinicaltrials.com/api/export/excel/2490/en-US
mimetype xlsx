--- v0 (2026-05-23)
+++ v1 (2026-07-10)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77659846bb464cdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c6750f4982dc470cac0311cfdb3f1b49.psmdcp" Id="Ra0a218580ecc48d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8317096ba0bf4776" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b72b2015467e4114a8b1cbb42b1d14fb.psmdcp" Id="Rdfcf4bfd09344ed9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="112">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>