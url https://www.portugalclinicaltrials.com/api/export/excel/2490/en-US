--- v1 (2026-07-10)
+++ v2 (2026-08-24)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8317096ba0bf4776" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b72b2015467e4114a8b1cbb42b1d14fb.psmdcp" Id="Rdfcf4bfd09344ed9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b1d5e0501ff4288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0cf2e4ba6dcf4fcc92fa498c03630bf7.psmdcp" Id="Rb3ba26c98e744579" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="112">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>