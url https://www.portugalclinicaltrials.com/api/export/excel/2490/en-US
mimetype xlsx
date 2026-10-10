--- v2 (2026-08-24)
+++ v3 (2026-10-10)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b1d5e0501ff4288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0cf2e4ba6dcf4fcc92fa498c03630bf7.psmdcp" Id="Rb3ba26c98e744579" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R487e1341f0194d72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c21529e41b94c4184190a14693f510c.psmdcp" Id="R98a1cf8126f748a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="112">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>