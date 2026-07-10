--- v0 (2026-05-23)
+++ v1 (2026-07-10)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3631cfca9df4bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4c9475d1ca0b4049ae82773ad510886a.psmdcp" Id="R792187114d9c4fcc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94c79312d2924587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fe809e1909234bd0884063fa1110953e.psmdcp" Id="Rf30b81ecfff0404b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="112">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>