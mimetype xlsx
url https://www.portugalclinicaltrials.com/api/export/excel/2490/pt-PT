--- v1 (2026-07-10)
+++ v2 (2026-08-24)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94c79312d2924587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fe809e1909234bd0884063fa1110953e.psmdcp" Id="Rf30b81ecfff0404b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc19cb3eac0ab4344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f2335af4f47143d7bb3a38e51c0af812.psmdcp" Id="R3344591d727447a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="112">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>