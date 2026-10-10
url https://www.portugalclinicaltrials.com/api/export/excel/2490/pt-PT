--- v2 (2026-08-24)
+++ v3 (2026-10-10)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc19cb3eac0ab4344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f2335af4f47143d7bb3a38e51c0af812.psmdcp" Id="R3344591d727447a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ce42a16f4914b50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6f6afcf06d004ed0a443e45989b13467.psmdcp" Id="R90f35f0643c341e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="112">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>